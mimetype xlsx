--- v0 (2026-03-24)
+++ v1 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="129">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -89,91 +89,438 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc</t>
   </si>
   <si>
     <t>EMENTA: Altera a Estrutura Administrativa da Câmara Municipal de Jatobá, promove reajuste e dá outras providências.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Fixa os subsídios dos _x000D_
 Secretários do Município de Jatobá/PE _x000D_
 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/projeto_de_lei_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste salarial do Magistério no município de Jatobá, altera dispositivos da lei 598/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste aos conselheiros tutelares do Município de Jatobá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/projeto_de_lei__006_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste salarial do Magistério no município de Jatobá, altera dispositivos da Lei 598/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_007_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste salarial dos professores contratados no município de Jatobá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Dá nome a creche municipal e_x000D_
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização:</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/projeto_de_decreto_legislativo_001_de_2026-_prestacao_de_contas_de_2023__pmj.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Dispõe sobre o julgamento das Contas do Poder Executivo Municipal, referente ao exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DANILO DANTAS GOMES</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc</t>
   </si>
   <si>
     <t>Na conformidade do Edital Nº 001/2026, de 26 de janeiro de 2026, os vereadores abaixo relacionados, vem requerer de V. Exª. a inscrição da seguinte chapa para concorrer à Eleição da Mesa Diretora desta Casa Legislativa, para o Biênio 2027/2028, que será realizada na Primeira Sessão Extraordinária do Primeiro Período Legislativo de 2026, da Oitava Legislatura, do dia 06/02/2026, às 08h, na sede deste Poder Legislativo, com a seguinte composição:_x000D_
 Cargo	Vereadores_x000D_
 Presidente	Danilo Dantas Gomes_x000D_
 Vice-Presidente	Tiago Francisco da Natividade Santos_x000D_
 1º Secretário	Jailton Pereira da silva_x000D_
 2º Secretário	Romário Jaílson dos Santos</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>ANTÔNIO JOAQUIM DE SOUZA</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc</t>
   </si>
   <si>
     <t>Na conformidade do Edital Nº 001/2026, de 26 de janeiro de 2026, os vereadores abaixo relacionados, vem requerer de V. Exª. a inscrição da seguinte chapa para concorrer a Eleição da Mesa Diretora desta Casa Legislativa, para o Biênio 2027/2028, que será realizada na Primeira Sessão Extraordinária do Primeiro Período Legislativo de 2026, da Oitava Legislatura, do Dia 06/02/2026, às 08h, na sede deste Poder Legislativo, com a seguinte composição:_x000D_
 _x000D_
 Cargo	Vereadores_x000D_
 Presidente	Antônio Joaquim de Souza_x000D_
 Vice-Presidente	Jacilene Maria dos Santos_x000D_
 1º Secretário	Nilson Oliveira Costa_x000D_
 2º Secretário	Éder Rodrigo Nogueira de Carvalho</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_001_de_2026__-_toinho.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, solicito a instalação de sinalização vertical de “Curva Perigosa”, bem como a implantação de redutor de velocidade (lombada, faixa elevada ou outro dispositivo tecnicamente adequado), nos dois sentidos da via, com o objetivo de reduzir a velocidade dos veículos e evitar novos acidentes visando a adoção de medidas para melhoria da segurança viária no seguinte local: Estrada da Volta do Moxotó, sentido BR-110, na curva da Aldeia Pankaiwká.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>JACILENE MARIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_002_de_2026_-_jacilene_-_disponibilizacao_de_transporte.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Exmo. Senhor Prefeito, ouvido o plenário e atendidas às formalidades regimentais, que seja providenciada a disponibilização de transporte específico, seguro e gratuito para os estudantes da zona rural e das comunidades indígenas que participarão de vestibulares e demais processos seletivos de acesso ao ensino superior e técnico.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>TIAGO FRANCISCO DA NATIVIDADE SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_003_de_2026-_tiago_-_espaco_de_eventos_para_a_rua_velha.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Exmo. Prefeito, ouvido o plenário em cumprimento as formalidades regimentais, que seja providenciado a construção de um espaço para eventos com academia da saúde na área aberta da orla da Rua Velha no Distrito de Volta do Moxotó- Jatobá- PE.</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>NILSON OLIVEIRA COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_004_de_2026-_nilson_-_castra_movel_-.doc</t>
+  </si>
+  <si>
+    <t>Eu, Nilson Oliveira costa, no uso de minhas atribuições legais e regimentais, venho apresentar a seguinte indicação, dirigida ao Exmo. prefeito ouvido o plenário e atendidas às formalidades, solicito que seja criado o serviço móvel de castração de animais, “castra móvel”.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>EUDES DE ALBUQUERQUE PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_005_de_2026_-_eudes_-_revitalizacao_da_quadra_comunitaria_do_sitio_camaratu.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Exmo. Prefeito, ouvido o plenário e atendidas às formalidades regimentais, que seja providenciado a revitalização da Quadra Poliesportiva, localizada no Sítio Camaratu, Zona Rural de Jatobá – PE.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/papel_timbrado_com_endereco_e_telefone_atualizados.doc</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO CANCELADA.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, a solicitação de redutores de velocidade (Quebra-molas) nas Rua Escada, Sertânia e Bom Jardim.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_008_de_2026_-_toinho_-_transporte_ensino_superior_2.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, a solicitação da disponibilização de transporte complementar para os estudantes das comunidades Volta do Moxotó e Canafístula, até o ponto de embarque do ônibus universitário, localizado no povoado São Sebastião.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao-009_de_2026-_tiago_-_cozinha_comunitaria.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Exmo. Prefeito, ouvido o plenário em cumprimento as formalidades regimentais, no sentido de que o Prefeito interceda junto a Governadora Raquel Teixeira Lyra de Lucena para instalação de uma cozinha comunitária na sede do Distrito de Volta do Moxotó- Jatobá- PE.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/emenda_supressiva_ao_projeto_de_lei_no_004-_2026_-_piso_dos_professores.docx</t>
+  </si>
+  <si>
+    <t>Suprime o Artigo 4º do Projeto de Lei nº 004/2026.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>MOCA</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/mocao_de_aplausos_mulheres.doc</t>
+  </si>
+  <si>
+    <t>Moção de aplausos em homenagem as mulheres pela passagem do Dia Internacional da Mulher (08 de março)._x000D_
+_x000D_
+Requeremos a Mesa, depois de ouvido o colendo plenário e atendida às formalidades regimentais, que seja consignada em Ata da Sessão Ordinária do dia 10 de  março de 2026, um VOTO DE APLAUSOS A TODAS AS MULHERES, em especial às que residem no Município de Jatobá, pela passagem do DIA INTERNACIONAL DA MULHER, comemorado no dia 08 de Março.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>PACOF</t>
+  </si>
+  <si>
+    <t>Parecer C. de Finanças, Orçamento e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Julgamento de Prestação de Contas do Poder Executivo, exercício financeiro de 2023._x000D_
+RELATÓRIO_x000D_
+		_x000D_
+_x000D_
+1. 		O Tribunal de Contas do Estado de Pernambuco, por intermédio do Ofício Nº 2238/2026/TCE-PE/SPJ, encaminhou o Processo TCE-PE N° 24100586-3, referente à Prestação de Contas do Prefeito do Município de Jatobá, exercício financeiro de 2023, requerendo a apreciação e julgamento do mesmo pela Casa Legislativa._x000D_
+_x000D_
+ 		Recebido, o procedimento foi encaminhado pela Presidência da Mesa Diretora da Câmara de Vereadores à Comissão de Finanças, Orçamento e Fiscalização conforme Ofício Nº 021/2026 em anexo._x000D_
+_x000D_
+ 		Em ato contínuo, houve a notificação do Prefeito, através do Ofício 020/2026 em anexo, para, querendo, apresentar defesa escrita no prazo improrrogável de 10 (dez) dias úteis, tudo em homenagem aos princípios constitucionais da “amplitude de defesa”, “contraditório” e “devido processo legal”._x000D_
+_x000D_
+ 		Findo o prazo para a defesa, o procedimento ficou pronto para a confecção do Parecer da C</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>PACC</t>
+  </si>
+  <si>
+    <t>Parecer Conjunta das Comissões</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_conjunto_001_pl_no_01_de_2026.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera os salários dos servidores do Poder Executivo Municipal, promove reajustes e adequa os salários do município ao novo Salário Mínimo e dá outras providencias._x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação da proposição em plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+                                                                                               Jatobá, 27 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera a Estrutura Administrativa da Câmara Municipal de Jatobá, promove reajuste e dá outras providências._x000D_
+_x000D_
+_x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+Jatobá, 27 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_conjunto_003_pl_no_03_de_2026.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Fixa os subsídios dos Secretários do Município de Jatobá-PE e dá outras providências._x000D_
+_x000D_
+_x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+Jatobá, 27 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_conjunto_004_pl_no_05_de_2026.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste aos Conselheiros tutelares do Município de Jatobá e dá outras providências._x000D_
+_x000D_
+_x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+Jatobá, 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_conjunto_005_pl_no_06_de_2026.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste salarial do Magistério no município de Jatobá, altera dispositivos da Lei 598/2025 e dá outras providências._x000D_
+_x000D_
+_x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+Jatobá, 18 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/parecer_conjunto_006_pl_no_07_de_2026.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Promove reajuste salarial dos professores contratados no município de Jatobá e dá outras providências._x000D_
+_x000D_
+_x000D_
+Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+_x000D_
+Jatobá, 18 de março de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -477,67 +824,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/projeto_de_lei__006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/projeto_de_decreto_legislativo_001_de_2026-_prestacao_de_contas_de_2023__pmj.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_001_de_2026__-_toinho.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_002_de_2026_-_jacilene_-_disponibilizacao_de_transporte.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_003_de_2026-_tiago_-_espaco_de_eventos_para_a_rua_velha.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_004_de_2026-_nilson_-_castra_movel_-.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_005_de_2026_-_eudes_-_revitalizacao_da_quadra_comunitaria_do_sitio_camaratu.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/papel_timbrado_com_endereco_e_telefone_atualizados.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_008_de_2026_-_toinho_-_transporte_ensino_superior_2.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao-009_de_2026-_tiago_-_cozinha_comunitaria.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/emenda_supressiva_ao_projeto_de_lei_no_004-_2026_-_piso_dos_professores.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/mocao_de_aplausos_mulheres.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_conjunto_001_pl_no_01_de_2026.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_conjunto_003_pl_no_03_de_2026.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_conjunto_004_pl_no_05_de_2026.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_conjunto_005_pl_no_06_de_2026.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/parecer_conjunto_006_pl_no_07_de_2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -609,101 +956,722 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>26</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>101</v>
+      </c>
+      <c r="E23" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>111</v>
+      </c>
+      <c r="E25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" t="s">
+        <v>112</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" t="s">
+        <v>111</v>
+      </c>
+      <c r="E30" t="s">
+        <v>112</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>