--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -10,111 +10,126 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="257">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/proposta_de_emenda_no_001_de_2026_a_lom.docx</t>
+  </si>
+  <si>
+    <t>Altera a Lei Orgânica do Município de Jatobá, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1331</t>
-  </si>
-[...4 lines deleted...]
-    <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rogério Ferreira Gomes da Silva</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no001-2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera os salários dos servidores do Poder _x000D_
 Executivo Municipal, promove reajustes e adequa os salários do município ao novo _x000D_
 Salário Mínimo e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc</t>
   </si>
   <si>
     <t>EMENTA: Altera a Estrutura Administrativa da Câmara Municipal de Jatobá, promove reajuste e dá outras providências.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Fixa os subsídios dos _x000D_
 Secretários do Município de Jatobá/PE _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -152,97 +167,232 @@
     <t>1346</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_007_de_2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Promove reajuste salarial dos professores contratados no município de Jatobá e dá outras providências.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_008-2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dá nome a creche municipal e_x000D_
 dá outras providências.</t>
   </si>
   <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei_no_009_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá nome a prédios públicos no município de Jatobá/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei_no_010_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial ao orçamento anual de 2026, para utilização dos recursos oriundos da Lei federal n° 14.399, de 8 de julho de 2022, que Institui a Política Nacional Aldir Blanc de Fomento à Cultura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação do Programa Federal de Dignidade Menstrual nas Escolas Públicas e Particulares do Município de Jatobá/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/projeto_de_lei_no_012_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei 591/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/projeto_de_lei_no_013_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre critérios de participação nos jogos esportivos e demais eventos promovidos pelo município de Jatobá/PE e estabelece restrições à participação de pessoas condenadas por violência contra a mulher.</t>
+  </si>
+  <si>
     <t>1342</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização:</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/projeto_de_decreto_legislativo_001_de_2026-_prestacao_de_contas_de_2023__pmj.docx</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre o julgamento das Contas do Poder Executivo Municipal, referente ao exercício financeiro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>NILSON OLIVEIRA COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/projeto_de_decreto_legislativo_002_de_2026_-_titulo_rubens_silva.doc</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jatobaense ao Ilmo. Senhor Rubens Silva Cavalcante e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>ANTÔNIO JOAQUIM DE SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/projeto_de_decreto_legislativo_003_de_2026_-_titulo_ana_maria.doc</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jatobaense a Ilma. Senhora Ana Maria Jerônimo de Souza e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>EUDES DE ALBUQUERQUE PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/projeto_de_decreto_legislativo_004_de_2026_-_titulo_osivan.doc</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jatobaense ao Ilmo. Senhor José Osivan Barbosa de Lima, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>JAÍLTON PEREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/projeto_de_decreto_legislativo_005_de_2026_-_titulo_denildo_alves_de_resende.doc</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jatobaense ao Ilmo. Senhor Denildo Alves de Resende, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1413/projeto_de_decreto_legislativo_006_de_2026_-_titulo_ivaldo_guedes_da_silva.doc</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jatobaense ao Ilmo. Senhor Ivaldo Guedes da Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_resolucao_no_001_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de diárias e locomoção para Vereadores e Servidores da Câmara Municipal de Jatobá, estabelece critérios para sua utilização, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Resolução nº 004/2021, que sedimenta a reforma geral do Regimento Interno da Câmara Municipal de Jatobá-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DANILO DANTAS GOMES</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc</t>
   </si>
   <si>
     <t>Na conformidade do Edital Nº 001/2026, de 26 de janeiro de 2026, os vereadores abaixo relacionados, vem requerer de V. Exª. a inscrição da seguinte chapa para concorrer à Eleição da Mesa Diretora desta Casa Legislativa, para o Biênio 2027/2028, que será realizada na Primeira Sessão Extraordinária do Primeiro Período Legislativo de 2026, da Oitava Legislatura, do dia 06/02/2026, às 08h, na sede deste Poder Legislativo, com a seguinte composição:_x000D_
 Cargo	Vereadores_x000D_
 Presidente	Danilo Dantas Gomes_x000D_
 Vice-Presidente	Tiago Francisco da Natividade Santos_x000D_
 1º Secretário	Jailton Pereira da silva_x000D_
 2º Secretário	Romário Jaílson dos Santos</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>ANTÔNIO JOAQUIM DE SOUZA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc</t>
   </si>
   <si>
     <t>Na conformidade do Edital Nº 001/2026, de 26 de janeiro de 2026, os vereadores abaixo relacionados, vem requerer de V. Exª. a inscrição da seguinte chapa para concorrer a Eleição da Mesa Diretora desta Casa Legislativa, para o Biênio 2027/2028, que será realizada na Primeira Sessão Extraordinária do Primeiro Período Legislativo de 2026, da Oitava Legislatura, do Dia 06/02/2026, às 08h, na sede deste Poder Legislativo, com a seguinte composição:_x000D_
 _x000D_
 Cargo	Vereadores_x000D_
 Presidente	Antônio Joaquim de Souza_x000D_
 Vice-Presidente	Jacilene Maria dos Santos_x000D_
 1º Secretário	Nilson Oliveira Costa_x000D_
 2º Secretário	Éder Rodrigo Nogueira de Carvalho</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_001_de_2026__-_toinho.docx</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, solicito a instalação de sinalização vertical de “Curva Perigosa”, bem como a implantação de redutor de velocidade (lombada, faixa elevada ou outro dispositivo tecnicamente adequado), nos dois sentidos da via, com o objetivo de reduzir a velocidade dos veículos e evitar novos acidentes visando a adoção de medidas para melhoria da segurança viária no seguinte local: Estrada da Volta do Moxotó, sentido BR-110, na curva da Aldeia Pankaiwká.</t>
@@ -253,167 +403,442 @@
   <si>
     <t>JACILENE MARIA DOS SANTOS</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_002_de_2026_-_jacilene_-_disponibilizacao_de_transporte.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito, ouvido o plenário e atendidas às formalidades regimentais, que seja providenciada a disponibilização de transporte específico, seguro e gratuito para os estudantes da zona rural e das comunidades indígenas que participarão de vestibulares e demais processos seletivos de acesso ao ensino superior e técnico.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>TIAGO FRANCISCO DA NATIVIDADE SANTOS</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_003_de_2026-_tiago_-_espaco_de_eventos_para_a_rua_velha.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito, ouvido o plenário em cumprimento as formalidades regimentais, que seja providenciado a construção de um espaço para eventos com academia da saúde na área aberta da orla da Rua Velha no Distrito de Volta do Moxotó- Jatobá- PE.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>NILSON OLIVEIRA COSTA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_004_de_2026-_nilson_-_castra_movel_-.doc</t>
   </si>
   <si>
     <t>Eu, Nilson Oliveira costa, no uso de minhas atribuições legais e regimentais, venho apresentar a seguinte indicação, dirigida ao Exmo. prefeito ouvido o plenário e atendidas às formalidades, solicito que seja criado o serviço móvel de castração de animais, “castra móvel”.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>EUDES DE ALBUQUERQUE PEREIRA JÚNIOR</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_005_de_2026_-_eudes_-_revitalizacao_da_quadra_comunitaria_do_sitio_camaratu.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito, ouvido o plenário e atendidas às formalidades regimentais, que seja providenciado a revitalização da Quadra Poliesportiva, localizada no Sítio Camaratu, Zona Rural de Jatobá – PE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/papel_timbrado_com_endereco_e_telefone_atualizados.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CANCELADA.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>http://sapl.jatoba.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, a solicitação de redutores de velocidade (Quebra-molas) nas Rua Escada, Sertânia e Bom Jardim.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_008_de_2026_-_toinho_-_transporte_ensino_superior_2.docx</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, a solicitação da disponibilização de transporte complementar para os estudantes das comunidades Volta do Moxotó e Canafístula, até o ponto de embarque do ônibus universitário, localizado no povoado São Sebastião.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao-009_de_2026-_tiago_-_cozinha_comunitaria.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Prefeito, ouvido o plenário em cumprimento as formalidades regimentais, no sentido de que o Prefeito interceda junto a Governadora Raquel Teixeira Lyra de Lucena para instalação de uma cozinha comunitária na sede do Distrito de Volta do Moxotó- Jatobá- PE.</t>
   </si>
   <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_010.doc</t>
+  </si>
+  <si>
+    <t>Eu, Nilson Oliveira Costa, no uso de minhas atribuições legais e regimentais, venho apresentar a seguinte indicação, dirigida ao Exmo. prefeito ouvido o plenário e atendidas às formalidades, solicitar a concessão de gratuidade para o reforço escolar destinado a “crianças e adolescentes”. A educação é um direito fundamental, e o acesso a recursos adicionais pode ser crucial para o desenvolvimento acadêmico dos alunos.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao_011.doc</t>
+  </si>
+  <si>
+    <t>Eu, Nilson Oliveira Costa, no uso de minhas atribuições legais e regimentais, venho apresentar a seguinte indicação, dirigida ao Exmo. prefeito ouvido o plenário e atendidas às formalidades, solicito a melhoria na infraestrutura da rede de esgoto do município, com especial atenção para os pontos críticos que apresentam transbordo durante as fortes chuvas, causando transtornos à população e riscos à saúde pública.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, O recapeamento asfáltico das avenidas e ruas da Volta do Moxotó, visando melhorar as condições de tráfego, mobilidade e segurança da população que utiliza diariamente as referidas vias.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_013_de_2026_-_nilson.doc</t>
+  </si>
+  <si>
+    <t>Eu, Nilson Oliveira Costa, no uso de minhas atribuições legais e regimentais, venho apresentar a seguinte indicação, dirigida ao Exmo. Prefeito ouvido o plenário e atendidas às formalidades, solicito que seja realizados os serviços de reparo e manutenção do calçamento na rua Timbaúba, Bairro Jatobá 2, especificamente no ponto exato: conhecido como (casinha popular), próximo ao número 08, final da rua, que se encontra em mau estado, com buracos e desníveis, representando risco á segurança dos perdestes e veículos.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_014-2026.doc</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito do Município de Jatobá, que seja realizado a pavimentação em paralelepípedo nas áreas que unem as igrejas e praças construídas recentemente nas comunidades rurais do município de Jatobá.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_-_015-_2026.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, ouvido o plenário e atendidas as formalidades regimentais, que promova estudos, planejamento e adoção das medidas necessárias para a construção de um velatório nas dependências do Cemitério Municipal de Jatobá.</t>
+  </si>
+  <si>
     <t>1347</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/emenda_supressiva_ao_projeto_de_lei_no_004-_2026_-_piso_dos_professores.docx</t>
   </si>
   <si>
     <t>Suprime o Artigo 4º do Projeto de Lei nº 004/2026.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/mocao_de_aplausos_mulheres.doc</t>
   </si>
   <si>
     <t>Moção de aplausos em homenagem as mulheres pela passagem do Dia Internacional da Mulher (08 de março)._x000D_
 _x000D_
 Requeremos a Mesa, depois de ouvido o colendo plenário e atendida às formalidades regimentais, que seja consignada em Ata da Sessão Ordinária do dia 10 de  março de 2026, um VOTO DE APLAUSOS A TODAS AS MULHERES, em especial às que residem no Município de Jatobá, pela passagem do DIA INTERNACIONAL DA MULHER, comemorado no dia 08 de Março.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>PACJR</t>
+  </si>
+  <si>
+    <t>Parecer C. C. Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>Dá nome a creche municipal e dá outras providências;</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>Dá nome a prédios públicos no município de Jatobá/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/parecer__003_de_2026_-_prop._e_mod_pl__09_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Altera o inciso II do art. 1º do Projeto de Lei Nº 009/2026</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/parecer__004_de_2026_-_pl_13_de_2025.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 013/2025._x000D_
+em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1393/parecer__005_de_2026_-_prop_em_m_ao_pl_13__2025.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Proposta de Emenda Modificativa ao Projeto de Lei Nº 013/2025._x000D_
+em plenário._x000D_
+_x000D_
+É o Parecer</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 018/2025._x000D_
+em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 019/2025._x000D_
+em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/parecer__008_de_2026_-_pl_29_de_2025.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 029/2025._x000D_
+em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/parecer__009_de_2026_-_pl_12_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 012/2026 em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/parecer__010_de_2026_-_pdl_003_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Decreto Legislativo Nº 003/2026 em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Decreto Legislativo Nº 004/2026 em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer__012_de_2026_-_prop_emlom_001_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Proposta de Emenda à Lei Orgânica Municipal Nº 001/2026 em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação do Projeto de Resolução Nº 002/2026, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/parecer__014_de_2026_-_projeto_de_lei_no_013-2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação do Projeto de Lei Nº 013/2026, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer__015_de_2026_-_projeto_de_decreto_legislativo_no_002-2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação do Projeto de Decreto Legislativo Nº 002/2026, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer__016_de_2026_-_projeto_de_decreto_legislativo_no_005-2026.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação do Projeto de Decreto Legislativo Nº 005/2026, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>PACOF</t>
   </si>
   <si>
     <t>Parecer C. de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx</t>
   </si>
   <si>
     <t>ASSUNTO: Julgamento de Prestação de Contas do Poder Executivo, exercício financeiro de 2023._x000D_
 RELATÓRIO_x000D_
 		_x000D_
 _x000D_
 1. 		O Tribunal de Contas do Estado de Pernambuco, por intermédio do Ofício Nº 2238/2026/TCE-PE/SPJ, encaminhou o Processo TCE-PE N° 24100586-3, referente à Prestação de Contas do Prefeito do Município de Jatobá, exercício financeiro de 2023, requerendo a apreciação e julgamento do mesmo pela Casa Legislativa._x000D_
 _x000D_
  		Recebido, o procedimento foi encaminhado pela Presidência da Mesa Diretora da Câmara de Vereadores à Comissão de Finanças, Orçamento e Fiscalização conforme Ofício Nº 021/2026 em anexo._x000D_
 _x000D_
  		Em ato contínuo, houve a notificação do Prefeito, através do Ofício 020/2026 em anexo, para, querendo, apresentar defesa escrita no prazo improrrogável de 10 (dez) dias úteis, tudo em homenagem aos princípios constitucionais da “amplitude de defesa”, “contraditório” e “devido processo legal”._x000D_
 _x000D_
  		Findo o prazo para a defesa, o procedimento ficou pronto para a confecção do Parecer da C</t>
   </si>
   <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/parecer_002_de_2026_ao_pl_029_2025.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 029/2025, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>PAESC</t>
+  </si>
+  <si>
+    <t>Parecer C. Educação, Saúde, Cultura, Esporte...</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/parecer_002_de_2026_ao_pl_029_2025.docx</t>
+  </si>
+  <si>
+    <t>Em análise a matéria em tela, e, após analisar o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em razão do exposto, exaro parecer favorável à aprovação ao Projeto de Lei Nº 013/2026, em plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
     <t>1349</t>
   </si>
   <si>
     <t>PACC</t>
   </si>
   <si>
     <t>Parecer Conjunta das Comissões</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_conjunto_001_pl_no_01_de_2026.docx</t>
   </si>
   <si>
     <t>EMENTA: Altera os salários dos servidores do Poder Executivo Municipal, promove reajustes e adequa os salários do município ao novo Salário Mínimo e dá outras providencias._x000D_
 Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
 _x000D_
 Em razão do exposto, exaro parecer favorável à aprovação da proposição em plenário._x000D_
 _x000D_
 É o Parecer. _x000D_
 _x000D_
                                                                                                Jatobá, 27 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
@@ -477,50 +902,83 @@
 Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
 _x000D_
 Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
 _x000D_
 É o Parecer. _x000D_
 _x000D_
 Jatobá, 18 de março de 2026.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/parecer_conjunto_006_pl_no_07_de_2026.docx</t>
   </si>
   <si>
     <t>EMENTA: Promove reajuste salarial dos professores contratados no município de Jatobá e dá outras providências._x000D_
 _x000D_
 _x000D_
 Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
 _x000D_
 Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
 _x000D_
 É o Parecer. _x000D_
 _x000D_
 Jatobá, 18 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_conjunto_007_pr_n_o_001_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1407/parecer_conjunto_008_pl_n_o_010_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Após analisar a matéria em tela e de acordo o parecer da assessoria jurídica, verifica-se que a propositura preenche os requisitos legais, obedece aos aspectos de constitucionalidade, legalidade, juridicidade e de boa técnica legislativa._x000D_
+_x000D_
+Em relação ao mérito, deve ser apreciado pelo plenário._x000D_
+_x000D_
+É o Parecer. _x000D_
+Jatobá, 19 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_conjunto_009_pl_n_o_011_de_2026.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -824,56 +1282,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/projeto_de_lei__006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/projeto_de_decreto_legislativo_001_de_2026-_prestacao_de_contas_de_2023__pmj.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_001_de_2026__-_toinho.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_002_de_2026_-_jacilene_-_disponibilizacao_de_transporte.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_003_de_2026-_tiago_-_espaco_de_eventos_para_a_rua_velha.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_004_de_2026-_nilson_-_castra_movel_-.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_005_de_2026_-_eudes_-_revitalizacao_da_quadra_comunitaria_do_sitio_camaratu.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/papel_timbrado_com_endereco_e_telefone_atualizados.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_008_de_2026_-_toinho_-_transporte_ensino_superior_2.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao-009_de_2026-_tiago_-_cozinha_comunitaria.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/emenda_supressiva_ao_projeto_de_lei_no_004-_2026_-_piso_dos_professores.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/mocao_de_aplausos_mulheres.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_conjunto_001_pl_no_01_de_2026.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_conjunto_003_pl_no_03_de_2026.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_conjunto_004_pl_no_05_de_2026.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_conjunto_005_pl_no_06_de_2026.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/parecer_conjunto_006_pl_no_07_de_2026.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/proposta_de_emenda_no_001_de_2026_a_lom.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei_002_de_2026-nova_estrutura_da_cmj_em_2026.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/projeto_de_lei__006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei_no_009_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei_no_010_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/projeto_de_lei_no_012_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/projeto_de_lei_no_013_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/projeto_de_decreto_legislativo_001_de_2026-_prestacao_de_contas_de_2023__pmj.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/projeto_de_decreto_legislativo_002_de_2026_-_titulo_rubens_silva.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/projeto_de_decreto_legislativo_003_de_2026_-_titulo_ana_maria.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/projeto_de_decreto_legislativo_004_de_2026_-_titulo_osivan.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/projeto_de_decreto_legislativo_005_de_2026_-_titulo_denildo_alves_de_resende.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1413/projeto_de_decreto_legislativo_006_de_2026_-_titulo_ivaldo_guedes_da_silva.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_resolucao_no_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/requerimento_001-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/requerimento_002-eleicao_da_mesa_diretora_2027-2028.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_001_de_2026__-_toinho.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_002_de_2026_-_jacilene_-_disponibilizacao_de_transporte.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_003_de_2026-_tiago_-_espaco_de_eventos_para_a_rua_velha.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_004_de_2026-_nilson_-_castra_movel_-.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_005_de_2026_-_eudes_-_revitalizacao_da_quadra_comunitaria_do_sitio_camaratu.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1355/papel_timbrado_com_endereco_e_telefone_atualizados.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_008_de_2026_-_toinho_-_transporte_ensino_superior_2.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao-009_de_2026-_tiago_-_cozinha_comunitaria.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_010.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/indicacao_011.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_013_de_2026_-_nilson.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_014-2026.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_-_015-_2026.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/emenda_supressiva_ao_projeto_de_lei_no_004-_2026_-_piso_dos_professores.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/mocao_de_aplausos_mulheres.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/parecer__003_de_2026_-_prop._e_mod_pl__09_de_2026.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/parecer__004_de_2026_-_pl_13_de_2025.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1393/parecer__005_de_2026_-_prop_em_m_ao_pl_13__2025.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/parecer__008_de_2026_-_pl_29_de_2025.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/parecer__009_de_2026_-_pl_12_de_2026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/parecer__010_de_2026_-_pdl_003_de_2026.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer__012_de_2026_-_prop_emlom_001_de_2026.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/parecer__014_de_2026_-_projeto_de_lei_no_013-2026.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer__015_de_2026_-_projeto_de_decreto_legislativo_no_002-2026.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer__016_de_2026_-_projeto_de_decreto_legislativo_no_005-2026.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/parecer_002_de_2026_ao_pl_029_2025.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_001_de_2026_ao_projeto_de_decreto_legislativo_001-2026-prestacao_de_contas_de_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/parecer_002_de_2026_ao_pl_029_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_conjunto_001_pl_no_01_de_2026.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_conjunto_003_pl_no_03_de_2026.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_conjunto_004_pl_no_05_de_2026.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_conjunto_005_pl_no_06_de_2026.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1354/parecer_conjunto_006_pl_no_07_de_2026.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_conjunto_007_pr_n_o_001_de_2026.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1407/parecer_conjunto_008_pl_n_o_010_de_2026.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jatoba.pe.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_conjunto_009_pl_n_o_011_de_2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="161.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -904,774 +1362,1815 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
         <v>17</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...11 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...11 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
       <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
+        <v>103</v>
+      </c>
+      <c r="E24" t="s">
+        <v>104</v>
+      </c>
+      <c r="F24" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
         <v>110</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H27" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>113</v>
+      </c>
+      <c r="F28" t="s">
+        <v>121</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E29" t="s">
-        <v>112</v>
+        <v>113</v>
+      </c>
+      <c r="F29" t="s">
+        <v>77</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E30" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" t="s">
+        <v>85</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" t="s">
         <v>112</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="E31" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" t="s">
+        <v>77</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" t="s">
+        <v>81</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" t="s">
+        <v>77</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H36" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" t="s">
+        <v>77</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>85</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" t="s">
+        <v>113</v>
+      </c>
+      <c r="F40" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H40" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H43" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" t="s">
+        <v>172</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>27</v>
+      </c>
+      <c r="D45" t="s">
+        <v>171</v>
+      </c>
+      <c r="E45" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" t="s">
+        <v>172</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" t="s">
+        <v>171</v>
+      </c>
+      <c r="E47" t="s">
+        <v>172</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" t="s">
+        <v>171</v>
+      </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H48" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" t="s">
+        <v>172</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+      <c r="D50" t="s">
+        <v>171</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H50" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>192</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>51</v>
+      </c>
+      <c r="D51" t="s">
+        <v>171</v>
+      </c>
+      <c r="E51" t="s">
+        <v>172</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H51" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>55</v>
+      </c>
+      <c r="D52" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" t="s">
+        <v>172</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>63</v>
+      </c>
+      <c r="D54" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" t="s">
+        <v>172</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H54" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>67</v>
+      </c>
+      <c r="D55" t="s">
+        <v>171</v>
+      </c>
+      <c r="E55" t="s">
+        <v>172</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H55" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>205</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>153</v>
+      </c>
+      <c r="D56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E56" t="s">
+        <v>172</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H56" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>157</v>
+      </c>
+      <c r="D57" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57" t="s">
+        <v>172</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H57" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>211</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>212</v>
+      </c>
+      <c r="D58" t="s">
+        <v>171</v>
+      </c>
+      <c r="E58" t="s">
+        <v>172</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>216</v>
+      </c>
+      <c r="E59" t="s">
+        <v>217</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H59" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" t="s">
+        <v>217</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H60" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>224</v>
+      </c>
+      <c r="E61" t="s">
+        <v>225</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H61" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>227</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" t="s">
+        <v>224</v>
+      </c>
+      <c r="E62" t="s">
+        <v>225</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H62" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>230</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>231</v>
+      </c>
+      <c r="E63" t="s">
+        <v>232</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H63" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>235</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" t="s">
+        <v>231</v>
+      </c>
+      <c r="E64" t="s">
+        <v>232</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H64" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" t="s">
+        <v>231</v>
+      </c>
+      <c r="E65" t="s">
+        <v>232</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H65" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>240</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" t="s">
+        <v>231</v>
+      </c>
+      <c r="E66" t="s">
+        <v>232</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H66" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>243</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" t="s">
+        <v>231</v>
+      </c>
+      <c r="E67" t="s">
+        <v>232</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H67" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>246</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" t="s">
+        <v>231</v>
+      </c>
+      <c r="E68" t="s">
+        <v>232</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H68" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" t="s">
+        <v>231</v>
+      </c>
+      <c r="E69" t="s">
+        <v>232</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H69" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70" t="s">
+        <v>231</v>
+      </c>
+      <c r="E70" t="s">
+        <v>232</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H70" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>255</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>51</v>
+      </c>
+      <c r="D71" t="s">
+        <v>231</v>
+      </c>
+      <c r="E71" t="s">
+        <v>232</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H71" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>